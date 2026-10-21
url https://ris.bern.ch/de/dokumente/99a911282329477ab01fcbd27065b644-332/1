--- v0 (2026-10-01)
+++ v1 (2026-10-21)
@@ -42,2138 +42,2245 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Fett"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:id w:val="872194305"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="Fett"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="2DFBF431" w14:textId="77777777" w:rsidR="005C4FD4" w:rsidRPr="0014426E" w:rsidRDefault="00591D9F" w:rsidP="0014426E">
+        <w:p w14:paraId="5F4AB353" w14:textId="77777777" w:rsidR="005C4FD4" w:rsidRPr="0014426E" w:rsidRDefault="002B5130" w:rsidP="0014426E">
           <w:pPr>
             <w:pStyle w:val="Titel"/>
             <w:pBdr>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:pBdr>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:rStyle w:val="Fett"/>
               <w:b/>
               <w:bCs w:val="0"/>
               <w:sz w:val="2"/>
               <w:szCs w:val="2"/>
             </w:rPr>
             <w:sectPr w:rsidR="005C4FD4" w:rsidRPr="0014426E" w:rsidSect="005C4FD4">
               <w:headerReference w:type="even" r:id="rId10"/>
               <w:headerReference w:type="default" r:id="rId11"/>
               <w:footerReference w:type="even" r:id="rId12"/>
               <w:footerReference w:type="default" r:id="rId13"/>
               <w:headerReference w:type="first" r:id="rId14"/>
               <w:footerReference w:type="first" r:id="rId15"/>
               <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
               <w:pgMar w:top="3232" w:right="1418" w:bottom="1134" w:left="2183" w:header="57" w:footer="709" w:gutter="0"/>
               <w:cols w:space="708"/>
               <w:docGrid w:linePitch="360"/>
             </w:sectPr>
           </w:pPr>
           <w:r w:rsidRPr="005C4FD4">
             <w:rPr>
               <w:rStyle w:val="Fett"/>
               <w:b/>
               <w:bCs w:val="0"/>
               <w:sz w:val="2"/>
               <w:szCs w:val="2"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="35D3D9FD" w14:textId="77777777" w:rsidR="005C4FD4" w:rsidRPr="0014426E" w:rsidRDefault="00591D9F" w:rsidP="0014426E">
+        <w:p w14:paraId="4FCE6140" w14:textId="77777777" w:rsidR="005C4FD4" w:rsidRPr="0014426E" w:rsidRDefault="00BD4355" w:rsidP="0014426E">
           <w:pPr>
             <w:pStyle w:val="Titel"/>
             <w:pBdr>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:pBdr>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:rStyle w:val="Fett"/>
               <w:b/>
               <w:bCs w:val="0"/>
               <w:sz w:val="2"/>
               <w:szCs w:val="2"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1B5E7EC0" w14:textId="77777777" w:rsidR="00B02972" w:rsidRPr="008528CD" w:rsidRDefault="00591D9F" w:rsidP="008528CD">
+    <w:p w14:paraId="3B75B5E2" w14:textId="4DADCA91" w:rsidR="00B02972" w:rsidRPr="008528CD" w:rsidRDefault="002B5130" w:rsidP="008528CD">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:rPr>
           <w:rStyle w:val="Fett"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008528CD">
         <w:rPr>
           <w:rStyle w:val="Fett"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>Traktanden</w:t>
       </w:r>
       <w:r w:rsidR="00AC22AF" w:rsidRPr="00AC22AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC22AF" w:rsidRPr="00AC22AF">
         <w:rPr>
           <w:rStyle w:val="Fett"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>Stadtrat</w:t>
       </w:r>
+      <w:r w:rsidR="00435E3C">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – NEUE </w:t>
+      </w:r>
+      <w:r w:rsidR="007341A0">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t>LISTE</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="13315C4D" w14:textId="77777777" w:rsidR="00B02972" w:rsidRPr="00B02972" w:rsidRDefault="00591D9F" w:rsidP="00B02972">
+    <w:p w14:paraId="2DCF6C94" w14:textId="77777777" w:rsidR="00B02972" w:rsidRPr="00B02972" w:rsidRDefault="002B5130" w:rsidP="00B02972">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Fett"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="MetaTool_Script01_Sitzungsdatum"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fett"/>
         </w:rPr>
         <w:t>Donnerstag, 29. Oktober 2026, 17.00-19.00 Uhr und 20.30-22.30 Uhr</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00F00BA1">
         <w:rPr>
           <w:rStyle w:val="Fett"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67AEB390" w14:textId="77777777" w:rsidR="00B02972" w:rsidRPr="00B02972" w:rsidRDefault="00591D9F" w:rsidP="00B02972">
+    <w:p w14:paraId="09853C91" w14:textId="77777777" w:rsidR="00B02972" w:rsidRPr="00B02972" w:rsidRDefault="002B5130" w:rsidP="00B02972">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Fett"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="MetaTool_Script02_Sitzungsort"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fett"/>
         </w:rPr>
         <w:t>Berner Rathaus, Rathausplatz 2, 3011 Bern, Grossratssaal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00F00BA1">
         <w:rPr>
           <w:rStyle w:val="Fett"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="342B80FE" w14:textId="77777777" w:rsidR="008528CD" w:rsidRDefault="008528CD" w:rsidP="003B482B">
+    <w:p w14:paraId="57712F23" w14:textId="77777777" w:rsidR="008528CD" w:rsidRDefault="008528CD" w:rsidP="003B482B">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="MetaTool_Script03_GemBehandlung"/>
     </w:p>
-    <w:p w14:paraId="04005669" w14:textId="77777777" w:rsidR="008528CD" w:rsidRDefault="00591D9F" w:rsidP="003B482B">
+    <w:p w14:paraId="2C2A2EDA" w14:textId="77777777" w:rsidR="008528CD" w:rsidRDefault="002B5130" w:rsidP="003B482B">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Die Traktanden 2+3 sowie 13+14 werden gemeinsam behandelt (schattiert).</w:t>
+        <w:t>Die Traktanden 2+3 sowie 14+15 werden gemeinsam behandelt (schattiert).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="1BFFAE39" w14:textId="77777777" w:rsidR="00E1333C" w:rsidRPr="00EC0F3F" w:rsidRDefault="00E1333C" w:rsidP="003B482B">
+    <w:p w14:paraId="69543291" w14:textId="53F1A07B" w:rsidR="00E1333C" w:rsidRDefault="00BE2DA1" w:rsidP="003B482B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Verschobenes Geschäft vom 15.10.2026: neu Traktandum 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37443D9F" w14:textId="77777777" w:rsidR="00BE2DA1" w:rsidRPr="00EC0F3F" w:rsidRDefault="00BE2DA1" w:rsidP="003B482B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="585"/>
         <w:gridCol w:w="7720"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009F1605" w14:paraId="4A3F5954" w14:textId="77777777">
+      <w:tr w:rsidR="00811DB3" w14:paraId="52AD03DD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3ACB7D66" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="5E24C88E" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B9690D7" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="442ECE4C" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Begrüssung und Mitteilungen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>2023.SR.0112</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1605" w14:paraId="651D2E28" w14:textId="77777777">
+      <w:tr w:rsidR="00811DB3" w14:paraId="68884AAB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8C8C8"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B52C175" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="527A0F59" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8C8C8"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30D48C75" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="2FABAFE9" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Protokoll Stadtrat 16 vom 10.09.2026; Genehmigung</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>2026.SR.0318</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1605" w14:paraId="62988785" w14:textId="77777777">
+      <w:tr w:rsidR="00811DB3" w14:paraId="1C6A3E5A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8C8C8"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B80A394" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="4FA577D5" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8C8C8"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01101F97" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="19F30DEF" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Protokoll Stadtrat 17 vom 17.09.2026; Genehmigung</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>2026.SR.0331</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1605" w14:paraId="7A4349B0" w14:textId="77777777">
+      <w:tr w:rsidR="00811DB3" w14:paraId="34C7F8F2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1093E4D8" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="32E6C2D6" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14BEE426" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="59CD51CD" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Antrag auf Anstellung einer Co-Leiterin für die Parlamentsdienste</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>2026.SR.0278</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1605" w14:paraId="26E1164A" w14:textId="77777777">
+      <w:tr w:rsidR="00811DB3" w14:paraId="342516EE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="026ED483" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="76A61CB9" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70DB4488" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="5DA8E9FA" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Teilrevision Geschäftsreglement des Stadtrats; Änderungsantrag Büro des Stadtrats: Videoübertragung der Stadtratssitzung (GRSR); 1. Lesung</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>2024.SR.0107</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>GPK: Seraphine Iseli</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1605" w14:paraId="5B6EBFCB" w14:textId="77777777">
+      <w:tr w:rsidR="00811DB3" w14:paraId="597829EE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2420C942" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="0DED6CA6" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18D5C18B" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="686DDB04" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Energie Wasser Bern: Leistungsauftragsbericht 2025</w:t>
-[...23 lines deleted...]
-              <w:t>SUE: Alec von Graffenried</w:t>
+              <w:t>Bern Welcome: Vierjährige Leistungsverträge 2027–2030 mit der Bern Tou-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>rismus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AG und der Bern Meetings &amp; Events AG; Verpflichtungskredit in Stadtratskompetenz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2026.PRD.0008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>RWSU: Simone Richner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>PRD: Marieke Kruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>verschoben vom 15.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1605" w14:paraId="522C250E" w14:textId="77777777">
+      <w:tr w:rsidR="00811DB3" w14:paraId="0FD29A7B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42C0C7D5" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="71ED6480" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78BEFE3B" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="3B3588EC" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Motion: Fernwärme-Ausbau: Chance für Anpassung an Klimawandel nutzen; Ablehnung</w:t>
-[...15 lines deleted...]
-              <w:t>2025.SR.0361</w:t>
+              <w:t>Energie Wasser Bern: Leistungsauftragsbericht 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2026.SUE.0060</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>GPK: Salome Mathys</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>SUE: Alec von Graffenried</w:t>
-            </w:r>
-[...12 lines deleted...]
-              <w:t>verschoben vom 03.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1605" w14:paraId="1C99FFA5" w14:textId="77777777">
+      <w:tr w:rsidR="00811DB3" w14:paraId="3BD8E3AF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02965B3D" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="1D7D24DF" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D36DBC5" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="64FC3DBA" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Ersatzbeschaffung Kompaktsaugmaschinen der 5 m3-Klasse mit Elektroantrieb; Investitionskredit</w:t>
-[...23 lines deleted...]
-              <w:t>TVS: Matthias Aebischer</w:t>
+              <w:t>Motion: Fernwärme-Ausbau: Chance für Anpassung an Klimawandel nutzen; Ablehnung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Katharina Gallizzi, GB | Mirjam Läderach, GB | Tobias Sennhauser, TIF | Michael Ruefer, GFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2025.SR.0361</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>SUE: Alec von Graffenried</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>verschoben vom 03.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1605" w14:paraId="3C292EB4" w14:textId="77777777">
+      <w:tr w:rsidR="00811DB3" w14:paraId="32E80319" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5AF116B6" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="0AA3859F" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E011FAD" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="3E49DE75" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Postulat: Konsequente Klimapolitik #1: Keine Werbung für Flugreisen und Autos!; Prüfungsbericht</w:t>
-[...15 lines deleted...]
-              <w:t>2023.SR.0194</w:t>
+              <w:t>Ersatzbeschaffung Kompaktsaugmaschinen der 5 m3-Klasse mit Elektroantrieb; Investitionskredit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2026.TVS.0142</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>PVS: Janosch Weyermann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>TVS: Matthias Aebischer</w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t>verschoben vom 17.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1605" w14:paraId="1A251A19" w14:textId="77777777">
+      <w:tr w:rsidR="00811DB3" w14:paraId="34E43720" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12F176CD" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="09CBB2B2" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54674DEB" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="66931D9E" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Interfraktionelles Postulat: Endlich Lösungen für die Mattentreppen-Problematik; Prüfungsbericht</w:t>
-[...21 lines deleted...]
-              <w:t>2022.SR.000043</w:t>
+              <w:t>Postulat: Konsequente Klimapolitik #1: Keine Werbung für Flugreisen und Autos!; Prüfungsbericht</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Katharina Gallizzi, GB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2023.SR.0194</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>TVS: Matthias Aebischer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>verschoben vom 17.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1605" w14:paraId="769509A3" w14:textId="77777777">
+      <w:tr w:rsidR="00811DB3" w14:paraId="794ECE06" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C66EFE0" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="3223A2B7" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="340D2018" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="1C260306" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Interfraktionelle Motion: Familiengärten in der Stadt Bern: Erhalten und Sichern; Annahme als Richtlinie Punkte 1, 4 und 5; Ablehnung/Annahme als Postulat/Prüfungsbericht Punkte 2 und 3</w:t>
-[...21 lines deleted...]
-              <w:t>2025.SR.0202</w:t>
+              <w:t>Interfraktionelles Postulat: Endlich Lösungen für die Mattentreppen-Problematik; Prüfungsbericht</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Simone Richner, FDP | Florence Pärli Schmid, JF | Valentina Achermann, SP | Lena Allenspach, SP | Eva Chen, AL | Jemima Fischer, AL | Mirjam Roder, GFL | Jelena Filipovic, GB | Yasmin Amana Abdullahi, JGLP | Judith Schenk, SP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2022.SR.000043</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>TVS: Matthias Aebischer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>verschoben vom 17.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1605" w14:paraId="14FCE823" w14:textId="77777777">
+      <w:tr w:rsidR="00811DB3" w14:paraId="36127E1C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E9FB903" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="5F42BC01" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6089793C" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="1E336E13" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Interfraktionelle Motion: Abstellplätze für Cargobikes; Begründungsbericht</w:t>
-[...15 lines deleted...]
-              <w:t>2022.SR.000202</w:t>
+              <w:t>Interfraktionelle Motion: Familiengärten in der Stadt Bern: Erhalten und Sichern; Annahme als Richtlinie Punkte 1, 4 und 5; Ablehnung/Annahme als Postulat/Prüfungsbericht Punkte 2 und 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Lea Bill, GB | Dominik Fitze, SP | Judith Schenk, SP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2025.SR.0202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>TVS: Matthias Aebischer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>verschoben vom 17.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1605" w14:paraId="47BC8D33" w14:textId="77777777">
+      <w:tr w:rsidR="00811DB3" w14:paraId="205AB3F0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7CBC47" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="124FF445" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfraktionelle Motion: Abstellplätze für </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Cargobikes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>; Begründungsbericht</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Michael Sutter, SP | Tanja Miljanović, GFL | Claude Grosjean, GLP | Jelena Filipovic, GB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2022.SR.000202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>TVS: Matthias Aebischer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>verschoben vom 17.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00811DB3" w14:paraId="1E56CAEB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8C8C8"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45624B6D" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="52B5D2DB" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8C8C8"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66F45DBA" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="2466FF24" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Postulat: Eine dynamische Fussgängerzone Bümpliz – für soziale Vernetzung und urbane Lebensqualität; Annahme</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Chandru Somasundaram, SP | Timur Akçasayar, SP | Mirjam Roder, GFL | Janosch Weyermann, SVP</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>2025.SR.0185</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>TVS: Matthias Aebischer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>verschoben vom 17.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1605" w14:paraId="4635ECD9" w14:textId="77777777">
+      <w:tr w:rsidR="00811DB3" w14:paraId="128C0EF2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8C8C8"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2781B532" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="02B34DC0" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8C8C8"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36110692" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="33BA70F4" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Postulat: Attraktivierung/Umwandlung der Fussgängerzone in Bümpliz: Weniger ist mehr! Abbau unzweckmässiger Vorschriften unter Einbezug des Gewerbes, der Liegenschaftseigentümer, der Anwohner und der gegenwärtigen und potentiellen Kunden!; Annahme Punkte 1, 2, 4 und 5 / Ablehnung Punkt 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>Alexander Feuz, SVP | Thomas Glauser, SVP | Ueli Jaisli, SVP</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>2025.SR.0207</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>TVS: Matthias Aebischer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1605" w14:paraId="7F6A2ABD" w14:textId="77777777">
+      <w:tr w:rsidR="00811DB3" w14:paraId="01839537" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DCC2A8F" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="22261D47" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C896EBD" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="2B3DEB96" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Motion: BernMobil muss einen sicheren Winterbetrieb gewährleisten! Wenn dies im Calacantal gut klappt, darf es nicht mehr vorkommen, dass ganze Stadtteile bei uns während Tagen im Winter nicht mehr mit dem ÖV erreichbar sind; Annahme als Richtlinie / Begründungsbericht</w:t>
+              <w:t xml:space="preserve">Motion: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>BernMobil</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> muss einen sicheren Winterbetrieb gewährleisten! Wenn dies im </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Calacantal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gut klappt, darf es nicht mehr vorkommen, dass ganze Stadtteile bei uns während Tagen im Winter nicht mehr mit dem ÖV erreichbar sind; Annahme als Richtlinie / Begründungsbericht</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>Alexander Feuz, SVP | Thomas Glauser, SVP | Ursula Stöckli, FDP | Oliver Berger, FDP</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>2025.SR.0186</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>TVS: Matthias Aebischer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1605" w14:paraId="187E5E68" w14:textId="77777777">
+      <w:tr w:rsidR="00811DB3" w14:paraId="5F133E40" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26F68BF3" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="3000098B" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>16</w:t>
+              <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B63A358" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="0C7AD392" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Motion: Der ÖV muss versuchen, auch während Demos und Veranstaltungen zumindest einen Notbetrieb auf einem allenfalls reduzierten Netz zu gewährleisten! Die Stadt Bern muss sich im Rahmen der Eignerstrategie aber auch in den zuständigen Gremien und bei den Transportunternehmungen des öffentlichen Verkehrs dafür einsetzen, dass die wichtigen ÖV Destinationen weiterhin auf geeignete Art irgendwie erreichbar sind. Eventualplanungen sicherstellen; Annahme als Richtlinie / Begründungsbericht</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Alexander Feuz, SVP | Thomas Glauser, SVP</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>2025.SR.0187</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>TVS: Matthias Aebischer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1605" w14:paraId="28A2F7BD" w14:textId="77777777">
+      <w:tr w:rsidR="00811DB3" w14:paraId="2E3B6484" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42F883CA" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="0047F3E9" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52E4A536" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="6364D48F" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Motion: Inklusive ÖV-Beschilderung rund um den Bahnhof Bern; Annahme als Richtlinie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>Judith Schenk, SP | Sofia Fisch, JUSO | Michael Ruefer, GFL | Mirjam Arn, GB</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>2025.SR.0210</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>TVS: Matthias Aebischer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1605" w14:paraId="2D5F0979" w14:textId="77777777">
+      <w:tr w:rsidR="00811DB3" w14:paraId="75385476" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F06CF73" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="378BF9C4" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="135134B0" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="0FF99791" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Motion: Neue Weiche am Helvetiaplatz und Konzept bei Störung des Verkehrs in der Innenstadt; Annahme als Richtlinie / Begründungsbericht</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>Nicolas Lutz, Mitte | Thomas Glauser, SVP | Simone Richner, FDP | Salome Mathys, GLP</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>2025.SR.0321</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>TVS: Matthias Aebischer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1605" w14:paraId="69886189" w14:textId="77777777">
+      <w:tr w:rsidR="00811DB3" w14:paraId="2A984FDA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31FB3003" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="0D0D3B51" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C6DC0C1" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="00591D9F" w:rsidP="00FE3180">
+          <w:p w14:paraId="4FA93D0F" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="002B5130">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Interfraktionelles Postulat: Lokale Alttextilverwertung; Annahme</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>Debora Alder-Gasser, EVP | Mirjam Roder, GFL | Lukas Schnyder, SP | Esther Meier, GB | Laura Curau, Mitte | Roger Nyffenegger, GLP | Raffael Joggi, AL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>2025.SR.0280</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>TVS: Matthias Aebischer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1605" w14:paraId="23BA36D3" w14:textId="77777777">
+      <w:tr w:rsidR="00811DB3" w14:paraId="0EE30BC0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3012B22B" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="009F1605">
+          <w:p w14:paraId="303C2B26" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="00811DB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="MetaTool_Table1"/>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4648" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5849D697" w14:textId="77777777" w:rsidR="009F1605" w:rsidRDefault="009F1605">
+          <w:p w14:paraId="0F501930" w14:textId="77777777" w:rsidR="00811DB3" w:rsidRDefault="00811DB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="60D4235D" w14:textId="77777777" w:rsidR="008528CD" w:rsidRPr="00EC0F3F" w:rsidRDefault="008528CD" w:rsidP="008528CD">
+    <w:p w14:paraId="374678E7" w14:textId="77777777" w:rsidR="008528CD" w:rsidRPr="00EC0F3F" w:rsidRDefault="008528CD" w:rsidP="008528CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="455D9202" w14:textId="659E56D0" w:rsidR="008528CD" w:rsidRPr="00EC0F3F" w:rsidRDefault="00591D9F" w:rsidP="008528CD">
+    <w:p w14:paraId="2598F995" w14:textId="1B4FFC68" w:rsidR="008528CD" w:rsidRPr="00EC0F3F" w:rsidRDefault="002B5130" w:rsidP="008528CD">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0F3F">
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Bern,</w:t>
       </w:r>
       <w:r w:rsidR="00F00BA1" w:rsidRPr="00EC0F3F">
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="MetaTool_Script04_DokDatum"/>
+      <w:r w:rsidR="002B711A">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. Oktober </w:t>
+      </w:r>
       <w:r w:rsidR="00DC7045">
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>30</w:t>
-[...5 lines deleted...]
-        <w:t>. September 2026</w:t>
+        <w:t>2026</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00EC0F3F">
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008528CD" w:rsidRPr="00EC0F3F" w:rsidSect="005C4FD4">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="3232" w:right="1418" w:bottom="1134" w:left="2183" w:header="57" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="127A1FB4" w14:textId="77777777" w:rsidR="00591D9F" w:rsidRDefault="00591D9F">
+    <w:p w14:paraId="4459252E" w14:textId="77777777" w:rsidR="00BD4355" w:rsidRDefault="00BD4355">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="278BCD55" w14:textId="77777777" w:rsidR="00591D9F" w:rsidRDefault="00591D9F">
+    <w:p w14:paraId="75D3BA41" w14:textId="77777777" w:rsidR="00BD4355" w:rsidRDefault="00BD4355">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DD98F5B" w14:textId="77777777" w:rsidR="00833A3F" w:rsidRDefault="00833A3F">
+  <w:p w14:paraId="1B6C4688" w14:textId="77777777" w:rsidR="00833A3F" w:rsidRDefault="00833A3F">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="09DE1556" w14:textId="77777777" w:rsidR="006A74E0" w:rsidRDefault="00591D9F" w:rsidP="005C4FD4">
+  <w:p w14:paraId="12BBF42E" w14:textId="77777777" w:rsidR="006A74E0" w:rsidRDefault="002B5130" w:rsidP="005C4FD4">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1275"/>
         <w:tab w:val="right" w:pos="8305"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00F73E62" w:rsidRPr="00F73E62">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="446FB299" w14:textId="77777777" w:rsidR="00833A3F" w:rsidRDefault="00833A3F">
+  <w:p w14:paraId="1916BD9C" w14:textId="77777777" w:rsidR="00833A3F" w:rsidRDefault="00833A3F">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="460EE159" w14:textId="77777777" w:rsidR="005C4FD4" w:rsidRDefault="00591D9F" w:rsidP="005C4FD4">
+  <w:p w14:paraId="6D1ED06B" w14:textId="77777777" w:rsidR="005C4FD4" w:rsidRDefault="002B5130" w:rsidP="005C4FD4">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1275"/>
         <w:tab w:val="right" w:pos="8305"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00F73E62">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08AC006C" w14:textId="77777777" w:rsidR="00591D9F" w:rsidRDefault="00591D9F">
+    <w:p w14:paraId="60E2B330" w14:textId="77777777" w:rsidR="00BD4355" w:rsidRDefault="00BD4355">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C436F01" w14:textId="77777777" w:rsidR="00591D9F" w:rsidRDefault="00591D9F">
+    <w:p w14:paraId="6A464705" w14:textId="77777777" w:rsidR="00BD4355" w:rsidRDefault="00BD4355">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="569D95E3" w14:textId="77777777" w:rsidR="00833A3F" w:rsidRDefault="00833A3F">
+  <w:p w14:paraId="1340AA84" w14:textId="77777777" w:rsidR="00833A3F" w:rsidRDefault="00833A3F">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="893308998"/>
       <w15:repeatingSection/>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2129504584"/>
           <w15:repeatingSectionItem/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="73528A91" w14:textId="77777777" w:rsidR="006A74E0" w:rsidRPr="005C4FD4" w:rsidRDefault="00591D9F" w:rsidP="005C4FD4">
+          <w:p w14:paraId="79E0B1B7" w14:textId="77777777" w:rsidR="006A74E0" w:rsidRPr="005C4FD4" w:rsidRDefault="002B5130" w:rsidP="005C4FD4">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:ind w:left="-2127" w:right="-1334"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="39317F51" wp14:editId="3AEE2B94">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="22AC3BAE" wp14:editId="447A4738">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="page">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="page">
                     <wp:align>top</wp:align>
                   </wp:positionV>
                   <wp:extent cx="7555230" cy="1763395"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapTopAndBottom/>
                   <wp:docPr id="1561020834" name="Grafik 1561020834" descr="Ein Bild, das Screenshot, Design enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1561020834" name="Grafik 1561020834" descr="Ein Bild, das Screenshot, Design enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId1" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -2208,61 +2315,61 @@
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1688750420"/>
       <w15:repeatingSection/>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1342045015"/>
           <w15:repeatingSectionItem/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="1F9D1F42" w14:textId="77777777" w:rsidR="00265FDA" w:rsidRPr="00265FDA" w:rsidRDefault="00591D9F" w:rsidP="00FC7054">
+          <w:p w14:paraId="5EC0ABE0" w14:textId="77777777" w:rsidR="00265FDA" w:rsidRPr="00265FDA" w:rsidRDefault="002B5130" w:rsidP="00FC7054">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:ind w:left="-2127" w:right="-1334"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0AAED8" wp14:editId="5AE28BC1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="220B1459" wp14:editId="1E186E7B">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="page">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="page">
                     <wp:align>top</wp:align>
                   </wp:positionV>
                   <wp:extent cx="7555230" cy="1763395"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapTopAndBottom/>
                   <wp:docPr id="567845828" name="Grafik 567845828"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="567845828" name="Stadtrat_A4.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId1" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -2283,64 +2390,64 @@
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="49583029" w14:textId="77777777" w:rsidR="005C4FD4" w:rsidRPr="006A74E0" w:rsidRDefault="005C4FD4" w:rsidP="00CE0829">
+  <w:p w14:paraId="537A761A" w14:textId="77777777" w:rsidR="005C4FD4" w:rsidRPr="006A74E0" w:rsidRDefault="005C4FD4" w:rsidP="00CE0829">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:left="-2127" w:right="-1334"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="164"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="MetaTool_CreatorGeko" w:val="SR"/>
     <w:docVar w:name="MetaTool_Script01_Sitzungsdatum_Report" w:val="using System;_x000d__x000a_using CMI.MetaTool.Generated;_x000d__x000a_using CMI.DomainModel;_x000d__x000a_using System.Linq;_x000d__x000a_using System.Collections;_x000d__x000a_using System.Collections.Generic;_x000d__x000a__x000d__x000a_namespace CMI.MetaTool.Generated.TemplateScript_x000d__x000a_{_x000d__x000a_   _x0009_public class TemplateScript_x000d__x000a_   _x0009_{_x000d__x000a_       _x0009_public string Eval(Dokument obj)_x000d__x000a_       _x0009_{_x000d__x000a__x0009__x0009__x0009_string ausgabe = string.Empty;_x000d__x000a__x0009__x0009__x0009_if (obj.Sitzung != null)_x000d__x000a__x0009__x0009__x0009_{_x000d__x000a__x0009__x0009__x0009__x0009_Sitzung sitzung = obj.Sitzung;_x000d__x000a__x0009__x0009__x0009__x0009_if (sitzung.Datum != null)_x000d__x000a__x0009__x0009__x0009__x0009_{_x000d__x000a__x0009__x0009__x0009__x0009__x0009_if (sitzung.CustomSitzungsdaten != null)_x000d__x000a__x0009__x0009__x0009__x0009__x0009_{_x000d__x000a__x0009__x0009__x0009__x0009__x0009__x0009_ausgabe = sitzung.Datum.LeftDate.ToString(&quot;dddd, d. MMMM yyyy&quot;) + &quot;, &quot;;_x000d__x000a__x0009__x0009__x0009__x0009__x0009__x0009_var alleSitzungen = sitzung.CustomSitzungsdaten.ToList();_x000d__x000a__x0009__x0009__x0009__x0009__x0009__x0009_foreach (var sitz in alleSitzungen)_x000d__x000a__x0009__x0009__x0009__x0009__x0009__x0009__x0009_ausgabe += GetSitzungszeit(sitz) + &quot;$&quot;;_x000d__x000a__x0009__x0009__x0009__x0009__x0009__x0009_ausgabe = ausgabe.Trim('$');_x000d__x000a__x0009__x0009__x0009__x0009__x0009__x0009_int i = ausgabe.LastIndexOf(&quot;$&quot;);_x000d__x000a__x0009__x0009__x0009__x0009__x0009__x0009_if (i &gt; 0)_x000d__x000a__x0009__x0009__x0009__x0009__x0009__x0009__x0009_ausgabe = ausgabe.Substring(0, i) + &quot; und &quot; + ausgabe.Substring(i+1);_x000d__x000a__x0009__x0009__x0009__x0009__x0009__x0009_ausgabe = ausgabe.Replace(&quot;$&quot;,&quot;, &quot;);_x000d__x000a__x0009__x0009__x0009__x0009__x0009_}_x000d__x000a__x0009__x0009__x0009__x0009_}_x000d__x000a__x0009__x0009__x0009_}_x000d__x000a_            return ausgabe;_x000d__x000a_       _x0009_}_x000d__x000a__x0009_   _x0009_public string GetSitzungszeit(CustomSitzungsdatum sitzung)_x000d__x000a__x0009_   _x0009_{_x000d__x000a__x0009_   _x0009__x0009_string ausgabe = string.IsNullOrEmpty(sitzung.CustomBeginn) ? &quot;[Beginn]&quot; : sitzung.CustomBeginn.ToString().TrimStart('0').Replace(&quot;:&quot;,&quot;.&quot;);_x000d__x000a__x0009__x0009__x0009_ausgabe += string.IsNullOrEmpty(sitzung.CustomEnde) ? &quot;-[Ende] Uhr&quot; : &quot;-&quot; + sitzung.CustomEnde.ToString().TrimStart('0').Replace(&quot;:&quot;,&quot;.&quot;) + &quot; Uhr&quot;;_x000d__x000a__x0009__x0009__x0009_return ausgabe;_x000d__x000a__x0009_   _x0009_}_x000d__x000a_   _x0009_}_x000d__x000a_}_x000d__x000a__x000d__x000a_"/>
     <w:docVar w:name="MetaTool_Script02_Sitzungsort_Report" w:val="using System;_x000d__x000a_using CMI.MetaTool.Generated;_x000d__x000a_using CMI.DomainModel;_x000d__x000a_// Sitzungsort_x000d__x000a_ _x000d__x000a_namespace CMI.MetaTool.Generated.TemplateScript_x000d__x000a_{_x000d__x000a__x0009_public class TemplateScript_x000d__x000a__x0009_{_x000d__x000a__x0009__x0009_public string Eval(Dokument obj)_x000d__x000a__x0009__x0009_{_x000d__x000a__x0009__x0009__x0009_string ausgabe = &quot;[Sitzungsort]&quot;;_x000d__x000a__x0009__x0009__x0009_if (obj.Sitzung != null)_x000d__x000a__x0009__x0009__x0009_{_x000d__x000a__x0009__x0009__x0009__x0009_if (!string.IsNullOrEmpty(obj.Sitzung.Sitzungsort))_x000d__x000a__x0009__x0009__x0009__x0009_{_x000d__x000a__x0009__x0009__x0009__x0009__x0009_ausgabe = obj.Sitzung.Sitzungsort;_x000d__x000a__x0009__x0009__x0009__x0009_}_x000d__x000a__x0009__x0009__x0009_}_x000d__x000a__x0009__x0009__x0009_return ausgabe;_x000d__x000a__x0009__x0009_}_x000d__x000a__x0009_}_x000d__x000a_}_x000d__x000a__x000d__x000a_"/>
     <w:docVar w:name="MetaTool_Script03_GemBehandlung_Report" w:val="using System;_x000d__x000a_using CMI.MetaTool.Generated;_x000d__x000a_using CMI.DomainModel;_x000d__x000a_using System.Collections;_x000d__x000a_using System.Collections.Generic;_x000d__x000a_using System.Linq;_x000d__x000a_namespace CMI.MetaTool.Generated.TemplateScript_x000d__x000a_{_x000d__x000a_   _x0009_public class TemplateScript_x000d__x000a_   _x0009_{_x000d__x000a_       _x0009_public string Eval(Dokument obj)_x000d__x000a_       _x0009_{_x000d__x000a__x0009__x0009__x0009_string ausgabe = string.Empty;_x000d__x000a__x0009__x0009__x0009_if (obj.Sitzung == null)_x000d__x000a__x0009__x0009__x0009__x0009_return ausgabe;_x000d__x000a__x0009__x0009__x0009_var sitzungen = obj.Sitzung.Gremium.Sitzungen.Where(s =&gt; s.Datum == obj.Sitzung.Datum).ToList();_x000d__x000a__x0009__x0009__x0009_var traktanden = sitzungen.SelectMany(s =&gt; s.Traktanden).ToList();_x000d__x000a__x0009__x0009__x0009_traktanden = traktanden.Where(t =&gt; t.CustomGemeinsamZuBehandeln != null &amp;&amp; t.CustomGemeinsamZuBehandeln.Length &gt; 0).OrderBy(t =&gt; t.Sitzung.Beginn).ThenBy(t =&gt; t.Traktandennummer).ToList();_x000d__x000a__x0009__x0009__x0009_foreach (Traktandum t in traktanden)_x000d__x000a__x0009__x0009__x0009_{_x000d__x000a__x0009__x0009__x0009__x0009_string text = t.Traktandennummer;_x000d__x000a__x0009__x0009__x0009__x0009_foreach (Traktandum t2 in t.CustomGemeinsamZuBehandeln)_x000d__x000a__x0009__x0009__x0009__x0009__x0009_text += &quot;,&quot; + t2.Traktandennummer;_x000d__x000a__x0009__x0009__x0009__x0009_int i = text.LastIndexOf(',');_x000d__x000a__x0009__x0009__x0009__x0009_if (i &gt; 0)_x000d__x000a__x0009__x0009__x0009__x0009__x0009_text = text.Substring(0,i) + &quot;+&quot; + text.Substring(i+1);_x000d__x000a__x0009__x0009__x0009__x0009_if (!string.IsNullOrEmpty(ausgabe))_x000d__x000a__x0009__x0009__x0009__x0009__x0009_ausgabe += &quot;$&quot;;_x000d__x000a__x0009__x0009__x0009__x0009_ausgabe += text;_x000d__x000a__x0009__x0009__x0009_}_x000d__x000a__x0009__x0009__x0009_if (!string.IsNullOrEmpty(ausgabe))_x000d__x000a__x0009__x0009__x0009_{_x000d__x000a__x0009__x0009__x0009__x0009_int i = ausgabe.LastIndexOf('$');_x000d__x000a__x0009__x0009__x0009__x0009_if (i &gt; 0)_x000d__x000a__x0009__x0009__x0009__x0009__x0009_ausgabe = ausgabe.Substring(0,i) + &quot; sowie &quot; + ausgabe.Substring(i+1);_x000d__x000a__x0009__x0009__x0009__x0009_ausgabe = &quot;\r\nDie Traktanden &quot; + ausgabe.Replace(&quot;$&quot;,&quot;, &quot;) + &quot; werden gemeinsam behandelt (schattiert).&quot; + &quot;\r\n&quot;;_x000d__x000a__x0009__x0009__x0009__x0009__x000d__x000a__x0009__x0009__x0009_}_x000d__x000a__x0009__x0009__x0009_return ausgabe;_x000d__x000a_       _x0009_}_x000d__x000a_   _x0009_}_x000d__x000a_}_x000d__x000a__x000d__x000a__x000d__x000a_"/>
@@ -2357,131 +2464,137 @@
     <w:rsidRoot w:val="00EB4182"/>
     <w:rsid w:val="00000E2D"/>
     <w:rsid w:val="00032302"/>
     <w:rsid w:val="00053A10"/>
     <w:rsid w:val="00077C95"/>
     <w:rsid w:val="00085A18"/>
     <w:rsid w:val="000A2CB4"/>
     <w:rsid w:val="000B6F90"/>
     <w:rsid w:val="000C357D"/>
     <w:rsid w:val="000D1B5F"/>
     <w:rsid w:val="000D7F2E"/>
     <w:rsid w:val="000F7DBC"/>
     <w:rsid w:val="00107C4B"/>
     <w:rsid w:val="00113CC5"/>
     <w:rsid w:val="0012707B"/>
     <w:rsid w:val="0013570E"/>
     <w:rsid w:val="00135DD5"/>
     <w:rsid w:val="0014426E"/>
     <w:rsid w:val="00156483"/>
     <w:rsid w:val="0016778B"/>
     <w:rsid w:val="00183920"/>
     <w:rsid w:val="00185E58"/>
     <w:rsid w:val="00192D87"/>
     <w:rsid w:val="001B0386"/>
     <w:rsid w:val="001B3BD0"/>
+    <w:rsid w:val="0020748C"/>
     <w:rsid w:val="00217D6B"/>
     <w:rsid w:val="00240D91"/>
     <w:rsid w:val="00242AD4"/>
     <w:rsid w:val="00244890"/>
     <w:rsid w:val="00245AC7"/>
     <w:rsid w:val="00251D99"/>
     <w:rsid w:val="00265FDA"/>
     <w:rsid w:val="00273C0D"/>
     <w:rsid w:val="00277700"/>
     <w:rsid w:val="00291C8F"/>
     <w:rsid w:val="002B38E2"/>
+    <w:rsid w:val="002B5130"/>
+    <w:rsid w:val="002B711A"/>
     <w:rsid w:val="002C1BE5"/>
     <w:rsid w:val="002C1CAD"/>
     <w:rsid w:val="002F02CB"/>
     <w:rsid w:val="002F3939"/>
     <w:rsid w:val="00306BD6"/>
     <w:rsid w:val="00307F74"/>
     <w:rsid w:val="00333E84"/>
     <w:rsid w:val="00337E8F"/>
     <w:rsid w:val="00355B77"/>
     <w:rsid w:val="00357972"/>
     <w:rsid w:val="0036032B"/>
     <w:rsid w:val="00371B5A"/>
     <w:rsid w:val="003730B7"/>
     <w:rsid w:val="00393F3D"/>
     <w:rsid w:val="00396C79"/>
     <w:rsid w:val="003B482B"/>
     <w:rsid w:val="003C31EF"/>
     <w:rsid w:val="003C7255"/>
     <w:rsid w:val="003D1CBF"/>
     <w:rsid w:val="003F7E41"/>
     <w:rsid w:val="004015BD"/>
     <w:rsid w:val="0041205E"/>
     <w:rsid w:val="00423A7C"/>
     <w:rsid w:val="004308BB"/>
     <w:rsid w:val="00431B72"/>
+    <w:rsid w:val="00435E3C"/>
     <w:rsid w:val="004406C7"/>
     <w:rsid w:val="004563C0"/>
     <w:rsid w:val="004671A9"/>
     <w:rsid w:val="004720D0"/>
     <w:rsid w:val="0047368C"/>
     <w:rsid w:val="004844F4"/>
     <w:rsid w:val="004B13C4"/>
     <w:rsid w:val="00505BBB"/>
     <w:rsid w:val="005262CE"/>
     <w:rsid w:val="00541C91"/>
     <w:rsid w:val="00542504"/>
     <w:rsid w:val="005463DC"/>
     <w:rsid w:val="00575D91"/>
     <w:rsid w:val="00591D9F"/>
     <w:rsid w:val="005A1495"/>
     <w:rsid w:val="005A238B"/>
     <w:rsid w:val="005B12D7"/>
     <w:rsid w:val="005B4869"/>
     <w:rsid w:val="005C4FD4"/>
     <w:rsid w:val="005D4A9C"/>
     <w:rsid w:val="005E5830"/>
     <w:rsid w:val="00614B5C"/>
     <w:rsid w:val="00634438"/>
     <w:rsid w:val="0066662D"/>
     <w:rsid w:val="006678F5"/>
     <w:rsid w:val="00683B41"/>
     <w:rsid w:val="006A74E0"/>
     <w:rsid w:val="006B2B9C"/>
     <w:rsid w:val="006D78E4"/>
     <w:rsid w:val="006E13D5"/>
     <w:rsid w:val="006E5713"/>
     <w:rsid w:val="006E58FB"/>
     <w:rsid w:val="006F5AE5"/>
     <w:rsid w:val="00707061"/>
     <w:rsid w:val="0072613F"/>
+    <w:rsid w:val="007341A0"/>
     <w:rsid w:val="00766851"/>
     <w:rsid w:val="00772AA4"/>
     <w:rsid w:val="00773729"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="007913BC"/>
     <w:rsid w:val="007963FF"/>
     <w:rsid w:val="007D04EE"/>
     <w:rsid w:val="007D2F89"/>
     <w:rsid w:val="007F22A9"/>
     <w:rsid w:val="008064A6"/>
+    <w:rsid w:val="00811DB3"/>
     <w:rsid w:val="00817A9C"/>
     <w:rsid w:val="00833A3F"/>
     <w:rsid w:val="008454F1"/>
     <w:rsid w:val="00847607"/>
     <w:rsid w:val="008528CD"/>
     <w:rsid w:val="00862E1E"/>
     <w:rsid w:val="0087178E"/>
     <w:rsid w:val="00890163"/>
     <w:rsid w:val="008E2B70"/>
     <w:rsid w:val="008F0F9F"/>
     <w:rsid w:val="008F510D"/>
     <w:rsid w:val="008F52CD"/>
     <w:rsid w:val="008F5DE1"/>
     <w:rsid w:val="00912C08"/>
     <w:rsid w:val="00931D54"/>
     <w:rsid w:val="00935207"/>
     <w:rsid w:val="00935E9F"/>
     <w:rsid w:val="00937ABD"/>
     <w:rsid w:val="009433EB"/>
     <w:rsid w:val="00945433"/>
     <w:rsid w:val="00980511"/>
     <w:rsid w:val="0098121D"/>
     <w:rsid w:val="009A32CE"/>
     <w:rsid w:val="009B786F"/>
     <w:rsid w:val="009D1B4B"/>
@@ -2493,70 +2606,73 @@
     <w:rsid w:val="00A33607"/>
     <w:rsid w:val="00A55B96"/>
     <w:rsid w:val="00A6103D"/>
     <w:rsid w:val="00A77A09"/>
     <w:rsid w:val="00AC22AF"/>
     <w:rsid w:val="00AC761B"/>
     <w:rsid w:val="00AD44F3"/>
     <w:rsid w:val="00AF5775"/>
     <w:rsid w:val="00B02972"/>
     <w:rsid w:val="00B04571"/>
     <w:rsid w:val="00B04987"/>
     <w:rsid w:val="00B072E4"/>
     <w:rsid w:val="00B0794B"/>
     <w:rsid w:val="00B35E52"/>
     <w:rsid w:val="00B37874"/>
     <w:rsid w:val="00B403B1"/>
     <w:rsid w:val="00B8280E"/>
     <w:rsid w:val="00B8581F"/>
     <w:rsid w:val="00B87ED5"/>
     <w:rsid w:val="00B94326"/>
     <w:rsid w:val="00B95325"/>
     <w:rsid w:val="00BA7AAC"/>
     <w:rsid w:val="00BB1D9D"/>
     <w:rsid w:val="00BB32F7"/>
     <w:rsid w:val="00BC7FFC"/>
+    <w:rsid w:val="00BD4355"/>
     <w:rsid w:val="00BD7ADD"/>
+    <w:rsid w:val="00BE2DA1"/>
     <w:rsid w:val="00BE46F6"/>
     <w:rsid w:val="00BE63B0"/>
     <w:rsid w:val="00C20B2B"/>
     <w:rsid w:val="00C31C9F"/>
     <w:rsid w:val="00C5144B"/>
     <w:rsid w:val="00C6610E"/>
     <w:rsid w:val="00CA2E3A"/>
     <w:rsid w:val="00CA413A"/>
     <w:rsid w:val="00CB35A9"/>
     <w:rsid w:val="00CC2226"/>
     <w:rsid w:val="00CE0829"/>
     <w:rsid w:val="00CE5CB8"/>
     <w:rsid w:val="00CE62ED"/>
     <w:rsid w:val="00CF2F00"/>
     <w:rsid w:val="00D05423"/>
     <w:rsid w:val="00D10476"/>
     <w:rsid w:val="00D26DBF"/>
     <w:rsid w:val="00D367D6"/>
     <w:rsid w:val="00D600CD"/>
+    <w:rsid w:val="00D952DE"/>
     <w:rsid w:val="00DA0CA7"/>
     <w:rsid w:val="00DA7304"/>
     <w:rsid w:val="00DC7045"/>
     <w:rsid w:val="00DE2F8E"/>
     <w:rsid w:val="00DF7372"/>
     <w:rsid w:val="00E02750"/>
     <w:rsid w:val="00E03297"/>
     <w:rsid w:val="00E06FA3"/>
     <w:rsid w:val="00E1142A"/>
     <w:rsid w:val="00E1333C"/>
     <w:rsid w:val="00E14A66"/>
     <w:rsid w:val="00E42CE2"/>
     <w:rsid w:val="00E60F41"/>
     <w:rsid w:val="00E80892"/>
     <w:rsid w:val="00EB4182"/>
     <w:rsid w:val="00EC0F3F"/>
     <w:rsid w:val="00EC138E"/>
     <w:rsid w:val="00EE3A17"/>
     <w:rsid w:val="00EF0137"/>
     <w:rsid w:val="00F00BA1"/>
     <w:rsid w:val="00F01EC3"/>
     <w:rsid w:val="00F074CB"/>
     <w:rsid w:val="00F228E1"/>
     <w:rsid w:val="00F343FC"/>
     <w:rsid w:val="00F42DEC"/>
@@ -2578,51 +2694,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="73DCC648"/>
+  <w14:docId w14:val="4CC8EA93"/>
   <w15:docId w15:val="{1F385622-D1C5-4552-BD5F-270CE83F80D6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:spacing w:val="8"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="atLeast"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3342,97 +3458,108 @@
   <w:style w:type="paragraph" w:styleId="Kommentarthema">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentartext"/>
     <w:next w:val="Kommentartext"/>
     <w:link w:val="KommentarthemaZchn"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B87ED5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
     <w:name w:val="Kommentarthema Zchn"/>
     <w:basedOn w:val="KommentartextZchn"/>
     <w:link w:val="Kommentarthema"/>
     <w:semiHidden/>
     <w:rsid w:val="00B87ED5"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text">
+    <w:name w:val="Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00BE2DA1"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8BCA5EA1-460A-4E25-9AF2-2842B3DDD220}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005463DC" w:rsidRDefault="00C1485E">
+        <w:p w:rsidR="005463DC" w:rsidRDefault="00DF4637">
           <w:r w:rsidRPr="00B35E52">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -3456,86 +3583,90 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00501282"/>
     <w:rsid w:val="000B6F90"/>
     <w:rsid w:val="0012407A"/>
     <w:rsid w:val="00156483"/>
     <w:rsid w:val="00185E58"/>
+    <w:rsid w:val="0020748C"/>
     <w:rsid w:val="00240D91"/>
     <w:rsid w:val="00251D99"/>
     <w:rsid w:val="002C1BE5"/>
     <w:rsid w:val="002F3939"/>
     <w:rsid w:val="00307F74"/>
     <w:rsid w:val="00344B62"/>
     <w:rsid w:val="003C7255"/>
     <w:rsid w:val="003E3190"/>
     <w:rsid w:val="004308BB"/>
     <w:rsid w:val="004406C7"/>
     <w:rsid w:val="0047368C"/>
     <w:rsid w:val="00501282"/>
     <w:rsid w:val="00542504"/>
     <w:rsid w:val="005463DC"/>
     <w:rsid w:val="005E5830"/>
     <w:rsid w:val="00614B5C"/>
     <w:rsid w:val="0066662D"/>
     <w:rsid w:val="00744E98"/>
     <w:rsid w:val="00773729"/>
     <w:rsid w:val="008454F1"/>
     <w:rsid w:val="00862E1E"/>
     <w:rsid w:val="00912C08"/>
     <w:rsid w:val="00931D54"/>
     <w:rsid w:val="00935E9F"/>
     <w:rsid w:val="009E39AE"/>
     <w:rsid w:val="009F0802"/>
     <w:rsid w:val="00A32787"/>
     <w:rsid w:val="00A743C9"/>
     <w:rsid w:val="00B403B1"/>
     <w:rsid w:val="00B95325"/>
     <w:rsid w:val="00BA7AAC"/>
     <w:rsid w:val="00BE46F6"/>
+    <w:rsid w:val="00BE5DC1"/>
     <w:rsid w:val="00C1485E"/>
     <w:rsid w:val="00CD732B"/>
+    <w:rsid w:val="00D952DE"/>
     <w:rsid w:val="00D96B5E"/>
     <w:rsid w:val="00DC7019"/>
+    <w:rsid w:val="00DF4637"/>
     <w:rsid w:val="00DF7372"/>
     <w:rsid w:val="00E42CE2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -4202,74 +4333,70 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="8e75caca-1146-4f44-a09a-5c7c01d40819" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e403b6a9-54e4-4d68-9de9-f8739ccf37c9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101000AEFD61FEB36C14784D5D772272E888E" ma:contentTypeVersion="14" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="2d426c69116c41c7b0c76f3628e0352c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e403b6a9-54e4-4d68-9de9-f8739ccf37c9" xmlns:ns3="8e75caca-1146-4f44-a09a-5c7c01d40819" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f28b20779b9bf5e6d20d96cab1a8433e" ns2:_="" ns3:_="">
     <xsd:import namespace="e403b6a9-54e4-4d68-9de9-f8739ccf37c9"/>
     <xsd:import namespace="8e75caca-1146-4f44-a09a-5c7c01d40819"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -4454,132 +4581,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB7159CA-7E1B-40BE-8198-B2B1B4DDFF4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8e75caca-1146-4f44-a09a-5c7c01d40819"/>
     <ds:schemaRef ds:uri="e403b6a9-54e4-4d68-9de9-f8739ccf37c9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{718073C6-71EE-4ED2-A2ED-0BBD52DF253E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A23F99CB-7030-4FFC-ACE7-74608BD34BBE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e403b6a9-54e4-4d68-9de9-f8739ccf37c9"/>
     <ds:schemaRef ds:uri="8e75caca-1146-4f44-a09a-5c7c01d40819"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{966A806B-FB18-4D5A-B88E-29C087DABF5B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{c45dfc26-edbc-44f1-bd07-a2e94e5890ce}" enabled="1" method="Standard" siteId="{815d4e96-e3a0-41eb-9183-2fea315f3277}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4028</Characters>
+  <Pages>4</Pages>
+  <Words>681</Words>
+  <Characters>4296</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
+  <Lines>35</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Stadtverwaltung Bern</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4658</CharactersWithSpaces>
+  <CharactersWithSpaces>4968</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Bischoff Nadja, GuB RS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000AEFD61FEB36C14784D5D772272E888E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>